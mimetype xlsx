--- v0 (2026-08-14)
+++ v1 (2026-10-25)
@@ -14,202 +14,208 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Zaagbladen" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Spiraalboren" sheetId="3" r:id="rId6"/>
+    <sheet name="Sägeblätter" sheetId="1" r:id="rId4"/>
+    <sheet name="Bohrpins &amp; Schraubpins" sheetId="2" r:id="rId5"/>
+    <sheet name="Spiralbohrer" sheetId="3" r:id="rId6"/>
     <sheet name="MIS Fußfräse" sheetId="4" r:id="rId7"/>
-    <sheet name="Roterende instrumenten" sheetId="5" r:id="rId8"/>
+    <sheet name="Rotierende Instrumente" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...2 lines deleted...]
-14.08.2026, 23:49 Uhr</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+  <si>
+    <t>Erstellt am
+25.10.2026, 13:34 Uhr</t>
   </si>
   <si>
     <t>Cazander Medical B.V.
 Kastanjelaan 41
 3241 BH Middelharnis
 info@cazandermedica</t>
   </si>
   <si>
     <t>Gefabriceerd door:
 Komet Medical
 Gebr. Brasseler GmbH &amp; Co. KG
 Trophagener Weg 25
 32657 Lemgo - Duitsland</t>
   </si>
   <si>
     <t>Artikelnummer</t>
   </si>
   <si>
     <t>Artikel-ID</t>
   </si>
   <si>
-    <t>Eenmalig gebruik/Herbruikbaar</t>
-[...2 lines deleted...]
-    <t>Verpakkingseenheid</t>
+    <t>Einmal-/Mehrfachgebrauch</t>
+  </si>
+  <si>
+    <t>Verpackungseinheit</t>
   </si>
   <si>
     <t>GTIN</t>
   </si>
   <si>
     <t>FDA Product Code</t>
   </si>
   <si>
     <t>510(k) Number</t>
   </si>
   <si>
     <t>Medical Device Listing Number</t>
   </si>
   <si>
-    <t>Steriel/Onsteriel</t>
-[...5 lines deleted...]
-    <t>Product type</t>
+    <t>Steril/Unsteril</t>
+  </si>
+  <si>
+    <t>Anschlussvariante</t>
+  </si>
+  <si>
+    <t>Produktart</t>
   </si>
   <si>
     <t>Serie</t>
   </si>
   <si>
-    <t>Parallel/Uitlopend</t>
-[...26 lines deleted...]
-    <t>Compatibele aansluitingen</t>
+    <t>Parallel/Verjüngt</t>
+  </si>
+  <si>
+    <t>Oszillierend/Reziprok</t>
+  </si>
+  <si>
+    <t>Arbeitsteillänge ()</t>
+  </si>
+  <si>
+    <t>Kopfdurchmesser ()</t>
+  </si>
+  <si>
+    <t>Gesamtlänge ()</t>
+  </si>
+  <si>
+    <t>Nutzbare Länge ()</t>
+  </si>
+  <si>
+    <t>Breite ()</t>
+  </si>
+  <si>
+    <t>Blattstärke ()</t>
+  </si>
+  <si>
+    <t>Schnittstärke ()</t>
+  </si>
+  <si>
+    <t>Kompatibilität Antriebssysteme</t>
+  </si>
+  <si>
+    <t>Anschluss</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
-    <t>Sleutel breedte (inch)</t>
-[...50 lines deleted...]
-    <t>Compatibele handstukken</t>
+    <t>Schlüsselweite ()</t>
+  </si>
+  <si>
+    <t>Schlüsselform</t>
+  </si>
+  <si>
+    <t>Gewindelänge ()</t>
+  </si>
+  <si>
+    <t>Durchmesser ()</t>
+  </si>
+  <si>
+    <t>Magnetisch/Magnetisierbar</t>
+  </si>
+  <si>
+    <t>Kompatible Driver</t>
+  </si>
+  <si>
+    <t>Schaft</t>
+  </si>
+  <si>
+    <t>Solide/Kanüliert</t>
+  </si>
+  <si>
+    <t>Oberflächenbeschichtung</t>
+  </si>
+  <si>
+    <t>Effektive Länge ()</t>
+  </si>
+  <si>
+    <t>Kopflänge ()</t>
+  </si>
+  <si>
+    <t>Kanülierungsdurchmesser ()</t>
+  </si>
+  <si>
+    <t>Schneidenanzahl</t>
+  </si>
+  <si>
+    <t>Produktbeschreibung</t>
+  </si>
+  <si>
+    <t>Schneidenzahl</t>
+  </si>
+  <si>
+    <t>Material</t>
+  </si>
+  <si>
+    <t>Kopfform</t>
+  </si>
+  <si>
+    <t>Diamantkorn</t>
+  </si>
+  <si>
+    <t>Kompatibilität Handstücke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -757,71 +763,71 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
-    <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customHeight="1" ht="60">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:25" customHeight="1" ht="15"/>
     <row r="3" spans="1:25" customHeight="1" ht="15">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
@@ -897,201 +903,201 @@
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
-    <col min="16" max="16" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="20" max="20" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customHeight="1" ht="60">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:25" customHeight="1" ht="15"/>
     <row r="3" spans="1:25" customHeight="1" ht="15">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O3" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="S3" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
-    <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customHeight="1" ht="60">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:25" customHeight="1" ht="15"/>
     <row r="3" spans="1:25" customHeight="1" ht="15">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>3</v>
@@ -1099,128 +1105,128 @@
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="O3" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P3" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="S3" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
-    <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customHeight="1" ht="60">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:25" customHeight="1" ht="15"/>
     <row r="3" spans="1:25" customHeight="1" ht="15">
@@ -1231,127 +1237,127 @@
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="O3" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customHeight="1" ht="60">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:25" customHeight="1" ht="15"/>
     <row r="3" spans="1:25" customHeight="1" ht="15">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>3</v>
@@ -1359,120 +1365,120 @@
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="P3" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="Q3" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="R3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>Zaagbladen</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Spiraalboren</vt:lpstr>
+      <vt:lpstr>Sägeblätter</vt:lpstr>
+      <vt:lpstr>Bohrpins &amp; Schraubpins</vt:lpstr>
+      <vt:lpstr>Spiralbohrer</vt:lpstr>
       <vt:lpstr>MIS Fußfräse</vt:lpstr>
-      <vt:lpstr>Roterende instrumenten</vt:lpstr>
+      <vt:lpstr>Rotierende Instrumente</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Cazander Medical</dc:title>
   <dc:description>Product catalogue</dc:description>
   <dc:subject>Catalogue</dc:subject>
   <cp:keywords>kmp</cp:keywords>
   <cp:category>Export</cp:category>
 </cp:coreProperties>
 </file>